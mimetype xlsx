--- v0 (2026-08-21)
+++ v1 (2026-10-07)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ocvb.sharepoint.com/sites/R6PR/Shared Documents/EU_US_AUS/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ocvb-my.sharepoint.com/personal/nakada_k_ocvb_or_jp/Documents/デスクトップ/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{4AA7FB91-9215-48BD-8B65-3E02F9D53D4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ECB19739-0CEC-4F9B-9383-37BAABEF6FC6}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E9F471CC-2061-4A18-83DF-B7C65227518A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30630" yWindow="1830" windowWidth="19095" windowHeight="12330" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Table 1'!$A$1:$O$38</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -271,59 +271,50 @@
     </rPh>
     <rPh sb="29" eb="33">
       <t>オキナワサンギョウ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>シエン</t>
     </rPh>
     <rPh sb="40" eb="41">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>担当</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>問い合わせ先</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>TEL：098-859-6127　Email：okinawatourism@ocvb.or.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="10.5"/>
         <color rgb="FFFF0000"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>令和8年10月20日（火）12:00まで （日本時間）</t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 ※１社当たり300部（総数）まで。紙媒体以外のノベルティー等は各自持込。
 ※発送希望の際は担当へ電話又はメールにてご連絡ください。</t>
     </r>
     <rPh sb="11" eb="12">
       <t>カ</t>
     </rPh>
     <rPh sb="66" eb="68">
@@ -331,50 +322,59 @@
     </rPh>
     <rPh sb="68" eb="70">
       <t>キボウ</t>
     </rPh>
     <rPh sb="71" eb="72">
       <t>サイ</t>
     </rPh>
     <rPh sb="73" eb="75">
       <t>タントウ</t>
     </rPh>
     <rPh sb="76" eb="78">
       <t>デンワ</t>
     </rPh>
     <rPh sb="78" eb="79">
       <t>マタ</t>
     </rPh>
     <rPh sb="86" eb="88">
       <t>レンラク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>仲田</t>
     <rPh sb="0" eb="2">
       <t>ナカダ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+令和8年10月16日（金）12:00まで（日本時間）
+</t>
+    <rPh sb="12" eb="13">
+      <t>キン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13.5"/>
       <name val="MS PGothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -842,256 +842,256 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="14"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="7"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="7"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="7"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...157 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
@@ -1520,818 +1520,838 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N37"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A14" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D35" sqref="D35:N36"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G5" sqref="G5:N5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="2.109375" customWidth="1"/>
     <col min="2" max="2" width="5.77734375" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
     <col min="6" max="7" width="5.77734375" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" customWidth="1"/>
     <col min="9" max="9" width="11.44140625" customWidth="1"/>
     <col min="10" max="10" width="5.77734375" customWidth="1"/>
     <col min="11" max="11" width="10.77734375" customWidth="1"/>
     <col min="12" max="12" width="11.44140625" customWidth="1"/>
     <col min="13" max="13" width="10.109375" customWidth="1"/>
     <col min="14" max="14" width="7.44140625" customWidth="1"/>
     <col min="15" max="15" width="3.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="16.5" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...11 lines deleted...]
-      <c r="N1" s="70"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
     </row>
     <row r="2" spans="1:14" ht="27.45" customHeight="1">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="71"/>
-[...7 lines deleted...]
-      <c r="J2" s="72" t="s">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="K2" s="72"/>
-[...2 lines deleted...]
-      <c r="N2" s="72"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
     </row>
     <row r="3" spans="1:14" ht="31.95" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="73" t="s">
+      <c r="B3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="74"/>
-[...12 lines deleted...]
-      <c r="N3" s="78"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="19"/>
     </row>
     <row r="4" spans="1:14" ht="14.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="4"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" ht="75" customHeight="1">
       <c r="A5" s="3"/>
-      <c r="B5" s="61" t="s">
+      <c r="B5" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="62"/>
-[...12 lines deleted...]
-      <c r="N5" s="66"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="24"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="24"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="25"/>
     </row>
     <row r="6" spans="1:14" ht="73.5" customHeight="1">
-      <c r="A6" s="67" t="s">
+      <c r="A6" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="68"/>
-[...11 lines deleted...]
-      <c r="N6" s="68"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
     </row>
     <row r="7" spans="1:14" ht="39.75" customHeight="1">
-      <c r="A7" s="69" t="s">
+      <c r="A7" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="69"/>
-[...11 lines deleted...]
-      <c r="N7" s="69"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="28"/>
+      <c r="N7" s="28"/>
     </row>
     <row r="8" spans="1:14" ht="19.95" customHeight="1">
       <c r="A8" s="2"/>
-      <c r="B8" s="59" t="s">
+      <c r="B8" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="60"/>
-      <c r="D8" s="60"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="39"/>
-[...7 lines deleted...]
-      <c r="N8" s="40"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="31"/>
+      <c r="I8" s="31"/>
+      <c r="J8" s="31"/>
+      <c r="K8" s="31"/>
+      <c r="L8" s="31"/>
+      <c r="M8" s="31"/>
+      <c r="N8" s="32"/>
     </row>
     <row r="9" spans="1:14" ht="21" customHeight="1">
       <c r="A9" s="2"/>
-      <c r="B9" s="51" t="s">
+      <c r="B9" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="52"/>
-      <c r="D9" s="52"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
       <c r="E9" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F9" s="39"/>
-[...7 lines deleted...]
-      <c r="N9" s="40"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
+      <c r="N9" s="32"/>
     </row>
     <row r="10" spans="1:14" ht="21" customHeight="1">
       <c r="A10" s="2"/>
-      <c r="B10" s="51" t="s">
+      <c r="B10" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="52"/>
-      <c r="D10" s="52"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
       <c r="E10" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="39"/>
-[...7 lines deleted...]
-      <c r="N10" s="40"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="31"/>
+      <c r="J10" s="31"/>
+      <c r="K10" s="31"/>
+      <c r="L10" s="31"/>
+      <c r="M10" s="31"/>
+      <c r="N10" s="32"/>
     </row>
     <row r="11" spans="1:14" ht="21" customHeight="1">
       <c r="A11" s="2"/>
-      <c r="B11" s="53" t="s">
+      <c r="B11" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="51" t="s">
+      <c r="C11" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="D11" s="52"/>
+      <c r="D11" s="34"/>
       <c r="E11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F11" s="39"/>
-[...7 lines deleted...]
-      <c r="N11" s="40"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="31"/>
+      <c r="N11" s="32"/>
     </row>
     <row r="12" spans="1:14" ht="21" customHeight="1">
       <c r="A12" s="2"/>
-      <c r="B12" s="53"/>
-      <c r="C12" s="55" t="s">
+      <c r="B12" s="35"/>
+      <c r="C12" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="56"/>
+      <c r="D12" s="38"/>
       <c r="E12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F12" s="39"/>
-[...7 lines deleted...]
-      <c r="N12" s="40"/>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="31"/>
+      <c r="K12" s="31"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="31"/>
+      <c r="N12" s="32"/>
     </row>
     <row r="13" spans="1:14" ht="21" customHeight="1">
       <c r="A13" s="2"/>
-      <c r="B13" s="53"/>
-      <c r="C13" s="57" t="s">
+      <c r="B13" s="35"/>
+      <c r="C13" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="58"/>
+      <c r="D13" s="40"/>
       <c r="E13" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F13" s="39"/>
-[...7 lines deleted...]
-      <c r="N13" s="40"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="32"/>
     </row>
     <row r="14" spans="1:14" ht="28.2" customHeight="1">
       <c r="A14" s="2"/>
-      <c r="B14" s="54"/>
-      <c r="C14" s="59" t="s">
+      <c r="B14" s="36"/>
+      <c r="C14" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="60"/>
+      <c r="D14" s="30"/>
       <c r="E14" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F14" s="39"/>
-[...7 lines deleted...]
-      <c r="N14" s="40"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="31"/>
+      <c r="N14" s="32"/>
     </row>
     <row r="15" spans="1:14" ht="30.45" customHeight="1">
       <c r="A15" s="3"/>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="41"/>
-[...10 lines deleted...]
-      <c r="N15" s="41"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="42"/>
+      <c r="M15" s="42"/>
+      <c r="N15" s="42"/>
     </row>
     <row r="16" spans="1:14" ht="16.95" customHeight="1">
       <c r="A16" s="2"/>
-      <c r="B16" s="42" t="s">
+      <c r="B16" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="C16" s="43"/>
-[...2 lines deleted...]
-      <c r="F16" s="45" t="s">
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="G16" s="46"/>
-[...3 lines deleted...]
-      <c r="K16" s="48" t="s">
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="L16" s="49"/>
-[...1 lines deleted...]
-      <c r="N16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+      <c r="N16" s="51"/>
     </row>
     <row r="17" spans="1:14" ht="19.2" customHeight="1">
       <c r="A17" s="2"/>
-      <c r="B17" s="38"/>
-[...11 lines deleted...]
-      <c r="N17" s="40"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="41"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="31"/>
+      <c r="N17" s="32"/>
     </row>
     <row r="18" spans="1:14" ht="19.2" customHeight="1">
       <c r="A18" s="2"/>
-      <c r="B18" s="38"/>
-[...11 lines deleted...]
-      <c r="N18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="31"/>
+      <c r="N18" s="32"/>
     </row>
     <row r="19" spans="1:14" ht="18.75" customHeight="1">
       <c r="A19" s="2"/>
-      <c r="B19" s="38"/>
-[...11 lines deleted...]
-      <c r="N19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="31"/>
+      <c r="N19" s="32"/>
     </row>
     <row r="20" spans="1:14" ht="18.75" customHeight="1">
       <c r="A20" s="2"/>
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="10"/>
-[...10 lines deleted...]
-      <c r="N20" s="10"/>
+      <c r="C20" s="64"/>
+      <c r="D20" s="64"/>
+      <c r="E20" s="64"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="64"/>
+      <c r="H20" s="64"/>
+      <c r="I20" s="64"/>
+      <c r="J20" s="64"/>
+      <c r="K20" s="64"/>
+      <c r="L20" s="64"/>
+      <c r="M20" s="64"/>
+      <c r="N20" s="64"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1" ht="35.4" customHeight="1" thickBot="1">
       <c r="A21" s="7"/>
-      <c r="B21" s="11" t="s">
+      <c r="B21" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="C21" s="11"/>
-[...10 lines deleted...]
-      <c r="N21" s="11"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="65"/>
+      <c r="G21" s="65"/>
+      <c r="H21" s="65"/>
+      <c r="I21" s="65"/>
+      <c r="J21" s="65"/>
+      <c r="K21" s="65"/>
+      <c r="L21" s="65"/>
+      <c r="M21" s="65"/>
+      <c r="N21" s="65"/>
     </row>
     <row r="22" spans="1:14" ht="30" customHeight="1">
       <c r="A22" s="2"/>
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="13"/>
-[...10 lines deleted...]
-      <c r="N22" s="14"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="68"/>
     </row>
     <row r="23" spans="1:14" ht="30" customHeight="1">
       <c r="A23" s="2"/>
-      <c r="B23" s="15"/>
-[...11 lines deleted...]
-      <c r="N23" s="17"/>
+      <c r="B23" s="69"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="70"/>
     </row>
     <row r="24" spans="1:14" ht="30" customHeight="1">
       <c r="A24" s="2"/>
-      <c r="B24" s="15"/>
-[...11 lines deleted...]
-      <c r="N24" s="17"/>
+      <c r="B24" s="69"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="10"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="70"/>
     </row>
     <row r="25" spans="1:14" ht="30" customHeight="1">
       <c r="A25" s="2"/>
-      <c r="B25" s="15"/>
-[...11 lines deleted...]
-      <c r="N25" s="17"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="70"/>
     </row>
     <row r="26" spans="1:14" ht="30" customHeight="1">
       <c r="A26" s="2"/>
-      <c r="B26" s="15"/>
-[...11 lines deleted...]
-      <c r="N26" s="17"/>
+      <c r="B26" s="69"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="70"/>
     </row>
     <row r="27" spans="1:14" ht="16.2">
       <c r="A27" s="2"/>
-      <c r="B27" s="15"/>
-[...11 lines deleted...]
-      <c r="N27" s="17"/>
+      <c r="B27" s="69"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="70"/>
     </row>
     <row r="28" spans="1:14" ht="16.8" thickBot="1">
       <c r="A28" s="2"/>
-      <c r="B28" s="18"/>
-[...11 lines deleted...]
-      <c r="N28" s="20"/>
+      <c r="B28" s="71"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="73"/>
     </row>
     <row r="29" spans="1:14" ht="12" customHeight="1">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
     </row>
     <row r="30" spans="1:14" ht="29.25" customHeight="1">
       <c r="A30" s="3"/>
-      <c r="B30" s="31" t="s">
+      <c r="B30" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="C30" s="32"/>
-[...10 lines deleted...]
-      <c r="N30" s="33"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="56"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="56"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="56"/>
+      <c r="N30" s="57"/>
     </row>
     <row r="31" spans="1:14" ht="16.5" customHeight="1">
       <c r="A31" s="3"/>
-      <c r="B31" s="34" t="s">
+      <c r="B31" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="C31" s="26"/>
-[...10 lines deleted...]
-      <c r="N31" s="35"/>
+      <c r="C31" s="59"/>
+      <c r="D31" s="59"/>
+      <c r="E31" s="59"/>
+      <c r="F31" s="59"/>
+      <c r="G31" s="59"/>
+      <c r="H31" s="59"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="59"/>
+      <c r="K31" s="59"/>
+      <c r="L31" s="59"/>
+      <c r="M31" s="59"/>
+      <c r="N31" s="60"/>
     </row>
     <row r="32" spans="1:14" ht="16.5" customHeight="1">
       <c r="A32" s="2"/>
-      <c r="B32" s="34" t="s">
+      <c r="B32" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="C32" s="26"/>
-[...1 lines deleted...]
-      <c r="E32" s="26" t="s">
+      <c r="C32" s="59"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="F32" s="26"/>
-[...7 lines deleted...]
-      <c r="N32" s="35"/>
+      <c r="F32" s="59"/>
+      <c r="G32" s="59"/>
+      <c r="H32" s="59"/>
+      <c r="I32" s="59"/>
+      <c r="J32" s="59"/>
+      <c r="K32" s="59"/>
+      <c r="L32" s="59"/>
+      <c r="M32" s="59"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="16.5" customHeight="1">
       <c r="A33" s="2"/>
-      <c r="B33" s="25" t="s">
+      <c r="B33" s="78" t="s">
         <v>28</v>
       </c>
-      <c r="C33" s="26"/>
-[...10 lines deleted...]
-      <c r="N33" s="27"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="59"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="59"/>
+      <c r="N33" s="63"/>
     </row>
     <row r="34" spans="1:14" ht="18">
       <c r="A34" s="8"/>
-      <c r="B34" s="36" t="s">
+      <c r="B34" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="C34" s="37"/>
-[...12 lines deleted...]
-      <c r="N34" s="27"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="59"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="59"/>
+      <c r="H34" s="59"/>
+      <c r="I34" s="59"/>
+      <c r="J34" s="59"/>
+      <c r="K34" s="59"/>
+      <c r="L34" s="59"/>
+      <c r="M34" s="59"/>
+      <c r="N34" s="63"/>
     </row>
     <row r="35" spans="1:14" ht="16.2">
       <c r="A35" s="9"/>
-      <c r="B35" s="21" t="s">
+      <c r="B35" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="C35" s="22"/>
-      <c r="D35" s="23" t="s">
+      <c r="C35" s="75"/>
+      <c r="D35" s="76" t="s">
         <v>31</v>
       </c>
-      <c r="E35" s="23"/>
-[...8 lines deleted...]
-      <c r="N35" s="24"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="76"/>
+      <c r="I35" s="76"/>
+      <c r="J35" s="76"/>
+      <c r="K35" s="76"/>
+      <c r="L35" s="76"/>
+      <c r="M35" s="76"/>
+      <c r="N35" s="77"/>
     </row>
     <row r="36" spans="1:14" ht="16.2">
       <c r="A36" s="9"/>
-      <c r="B36" s="21"/>
-[...11 lines deleted...]
-      <c r="N36" s="24"/>
+      <c r="B36" s="74"/>
+      <c r="C36" s="75"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="76"/>
+      <c r="I36" s="76"/>
+      <c r="J36" s="76"/>
+      <c r="K36" s="76"/>
+      <c r="L36" s="76"/>
+      <c r="M36" s="76"/>
+      <c r="N36" s="77"/>
     </row>
     <row r="37" spans="1:14" ht="16.2">
       <c r="A37" s="9"/>
-      <c r="B37" s="28"/>
-[...11 lines deleted...]
-      <c r="N37" s="30"/>
+      <c r="B37" s="52"/>
+      <c r="C37" s="53"/>
+      <c r="D37" s="53"/>
+      <c r="E37" s="53"/>
+      <c r="F37" s="53"/>
+      <c r="G37" s="53"/>
+      <c r="H37" s="53"/>
+      <c r="I37" s="53"/>
+      <c r="J37" s="53"/>
+      <c r="K37" s="53"/>
+      <c r="L37" s="53"/>
+      <c r="M37" s="53"/>
+      <c r="N37" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="51">
-    <mergeCell ref="A1:I1"/>
-[...10 lines deleted...]
-    <mergeCell ref="F8:N8"/>
+    <mergeCell ref="B20:N20"/>
+    <mergeCell ref="B21:N21"/>
+    <mergeCell ref="B22:N28"/>
+    <mergeCell ref="B35:C36"/>
+    <mergeCell ref="D35:N36"/>
+    <mergeCell ref="B33:N33"/>
+    <mergeCell ref="B37:N37"/>
+    <mergeCell ref="B30:N30"/>
+    <mergeCell ref="B31:N31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:N32"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:N34"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F19:J19"/>
+    <mergeCell ref="K19:N19"/>
+    <mergeCell ref="B15:N15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="F16:J16"/>
+    <mergeCell ref="K16:N16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="F17:J17"/>
+    <mergeCell ref="K17:N17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="F18:J18"/>
+    <mergeCell ref="K18:N18"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="F9:N9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="F10:N10"/>
     <mergeCell ref="B11:B14"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="F11:N11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="F12:N12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:N13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="F14:N14"/>
-    <mergeCell ref="B19:E19"/>
-[...24 lines deleted...]
-    <mergeCell ref="B33:N33"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:N5"/>
+    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="F8:N8"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="J1:N1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="J2:N2"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="G3:N3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bfc20efa-95e0-46ee-afde-8890ecaac148">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fa9dfed2-e760-4b6e-9292-d76e0eef1ea0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010078C4D11C4779514DA831FA6F0305D1C4" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="b87e3a3b610cef4b454ca4ba3a07bded">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bfc20efa-95e0-46ee-afde-8890ecaac148" xmlns:ns3="fa9dfed2-e760-4b6e-9292-d76e0eef1ea0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="17c49047c155a0bbb53c6733970015eb" ns2:_="" ns3:_="">
     <xsd:import namespace="bfc20efa-95e0-46ee-afde-8890ecaac148"/>
     <xsd:import namespace="fa9dfed2-e760-4b6e-9292-d76e0eef1ea0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -2528,110 +2548,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61212089-774C-42C4-82F0-9CDDF29E9042}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="bfc20efa-95e0-46ee-afde-8890ecaac148"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="fa9dfed2-e760-4b6e-9292-d76e0eef1ea0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DE0CBD6-9592-41EC-B3F5-ABEC828983DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F57A3AA-7776-4E59-9AA0-EA0E9628A1BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bfc20efa-95e0-46ee-afde-8890ecaac148"/>
     <ds:schemaRef ds:uri="fa9dfed2-e760-4b6e-9292-d76e0eef1ea0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>